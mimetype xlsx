--- v0 (2026-03-19)
+++ v1 (2026-09-13)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mskraj-my.sharepoint.com/personal/katerina_schweidler_msk_cz/Documents/PPA 2026/03_Materiál RK 23. 2. 2026 - Výsledky DP/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://mskraj-my.sharepoint.com/personal/katerina_schweidler_msk_cz/Documents/Plocha/Tisková oprava/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="172" documentId="8_{321E4386-C60D-4434-9A5C-A04FE3D2D5CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{07B65AD3-3086-4CBA-919A-8D4EF57683DA}"/>
+  <xr:revisionPtr revIDLastSave="173" documentId="8_{321E4386-C60D-4434-9A5C-A04FE3D2D5CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4AF48B56-5CC8-4EE1-8745-69D4CE05703B}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{97B7EB5D-4BB9-4FD3-8202-EB53A52ECDE7}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{97B7EB5D-4BB9-4FD3-8202-EB53A52ECDE7}"/>
   </bookViews>
   <sheets>
     <sheet name="Podpořeni" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K89" i="1" l="1"/>
   <c r="I89" i="1"/>
   <c r="J89" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="400">
   <si>
     <t>Poskytnutí účelových neinvestičních dotací z rozpočtu Moravskoslezského kraje žadatelům v rámci "Programu podpory aktivit v oblasti kultury v Moravskoslezském kraji na rok 2026"</t>
   </si>
   <si>
     <t>Poř. č.</t>
   </si>
   <si>
     <t>Ev. č.</t>
   </si>
   <si>
     <t>Název žadatele/ příjemce</t>
   </si>
   <si>
     <t>Právní forma</t>
   </si>
   <si>
     <t>IČO/ datum narození</t>
   </si>
   <si>
     <t>Název projektu</t>
   </si>
   <si>
     <t>Záměr projektu (tj. rozhodující závazné parametry projektu)</t>
   </si>
   <si>
@@ -1158,53 +1158,50 @@
     <t>00320463</t>
   </si>
   <si>
     <t>Karvinské varhany 2026</t>
   </si>
   <si>
     <t>Festival má za 21. ročníků vysoké renomé. Zářijová nedělní odpoledne patří v kostele hudebníkům nejen z našeho kraje, ale i ze zahraničí. Díky festivalu vyniknou jedinečné varhany, které patří k nejvýznamnějším koncertním nástrojům našeho regionu.</t>
   </si>
   <si>
     <t>78.</t>
   </si>
   <si>
     <t>AKORD &amp; POKLAD, s.r.o.</t>
   </si>
   <si>
     <t>Hudební ŽNĚ 2026</t>
   </si>
   <si>
     <t>ŽNĚ je multižánrový hudební festival nadregionálního rozměru a mezinárodního renomé, jehož dramaturgická linka je symbiózou jazzu, world music, romského folkloru, klasické hudby, funku, hip-hopu, ska, reggae, rocku a elektroakustické taneční hudby.</t>
   </si>
   <si>
     <t>79.</t>
   </si>
   <si>
     <t>David Girten</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zahraniční fyzická osoba</t>
   </si>
   <si>
     <t>Olé fest 2026</t>
   </si>
   <si>
     <t>Projekt Olé Fest je 3.ročník gastrokulturního festivalu,který propojuje autentickou španělskou hudbu,tanec,gastronomii a umění s komunitou v MSK. Cílem je obohatit kulturní nabídku kraje,podpořit kulturní mez. spolupráci,zvýšit návštěvnost kraje.</t>
   </si>
   <si>
     <t>80.</t>
   </si>
   <si>
     <t>Futra z. s.</t>
   </si>
   <si>
     <t>PROPOJENÍ / CONNECTION - Multižánrová kulturní platforma Orlová 2026</t>
   </si>
   <si>
     <t>Projekt zahrnuje 10 akcí propojujících hudbu, výtvarné umění, literaturu a urban culture. Podporuje mladé i zkušené umělce, komunitní život a kulturní povědomí mládeže ve spolupráci s místními spolky.</t>
   </si>
   <si>
     <t>81.</t>
   </si>
   <si>
     <t>Valašský folklorní spolek</t>
   </si>
@@ -1601,67 +1598,67 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
@@ -1967,3067 +1964,3067 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61B984EC-41F1-4B2C-829C-95B8E70F95C4}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:L89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="4" ySplit="5" topLeftCell="E85" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="5" topLeftCell="E80" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="G98" sqref="G98"/>
+      <selection pane="bottomRight" activeCell="G85" sqref="G85"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.42578125" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" customWidth="1"/>
+    <col min="2" max="2" width="8.33203125" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" customWidth="1"/>
     <col min="4" max="4" width="32" customWidth="1"/>
     <col min="5" max="5" width="17" customWidth="1"/>
-    <col min="6" max="6" width="12.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="51.5703125" customWidth="1"/>
+    <col min="6" max="6" width="12.109375" customWidth="1"/>
+    <col min="7" max="7" width="42.33203125" customWidth="1"/>
+    <col min="8" max="8" width="51.5546875" customWidth="1"/>
     <col min="9" max="9" width="18" customWidth="1"/>
-    <col min="10" max="11" width="18.140625" customWidth="1"/>
-    <col min="12" max="12" width="10.28515625" customWidth="1"/>
+    <col min="10" max="11" width="18.109375" customWidth="1"/>
+    <col min="12" max="12" width="10.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:12" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:12" ht="18" x14ac:dyDescent="0.35">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="2:12" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="B4" s="32" t="s">
+    <row r="3" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="32" t="s">
+      <c r="C4" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="32" t="s">
+      <c r="D4" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="34" t="s">
+      <c r="E4" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="F4" s="30" t="s">
+      <c r="F4" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="34" t="s">
+      <c r="G4" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="H4" s="30" t="s">
+      <c r="H4" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="30" t="s">
+      <c r="I4" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="J4" s="30" t="s">
+      <c r="J4" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="30" t="s">
+      <c r="K4" s="34" t="s">
         <v>10</v>
       </c>
-      <c r="L4" s="30" t="s">
+      <c r="L4" s="34" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="2:12" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-    <row r="6" spans="2:12" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:12" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="31"/>
+      <c r="C5" s="31"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="33"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="33"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="35"/>
+      <c r="J5" s="35"/>
+      <c r="K5" s="35"/>
+      <c r="L5" s="35"/>
+    </row>
+    <row r="6" spans="2:12" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="3">
         <v>46</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="26">
         <v>1000000</v>
       </c>
       <c r="J6" s="26">
         <v>300000</v>
       </c>
       <c r="K6" s="26">
         <v>300000</v>
       </c>
       <c r="L6" s="8">
         <v>129</v>
       </c>
     </row>
-    <row r="7" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B7" s="9" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="3">
         <v>102</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="10">
         <v>22856013</v>
       </c>
       <c r="G7" s="5" t="s">
         <v>20</v>
       </c>
       <c r="H7" s="7" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="26">
         <v>2031000</v>
       </c>
       <c r="J7" s="26">
         <v>500000</v>
       </c>
       <c r="K7" s="26">
         <v>500000</v>
       </c>
       <c r="L7" s="11">
         <v>128</v>
       </c>
     </row>
-    <row r="8" spans="2:12" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:12" ht="54.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="9" t="s">
         <v>22</v>
       </c>
       <c r="C8" s="3">
         <v>17</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>23</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="26">
         <v>424000</v>
       </c>
       <c r="J8" s="26">
         <v>212000</v>
       </c>
       <c r="K8" s="26">
         <v>212000</v>
       </c>
       <c r="L8" s="11">
         <v>127</v>
       </c>
     </row>
-    <row r="9" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:12" ht="34.200000000000003" x14ac:dyDescent="0.3">
       <c r="B9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="3">
         <v>70</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="10">
         <v>71294538</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="26">
         <v>7298000</v>
       </c>
       <c r="J9" s="26">
         <v>500000</v>
       </c>
       <c r="K9" s="26">
         <v>500000</v>
       </c>
       <c r="L9" s="11">
         <v>126</v>
       </c>
     </row>
-    <row r="10" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B10" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="3">
         <v>114</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="10">
         <v>45234019</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>36</v>
       </c>
       <c r="I10" s="26">
         <v>100000</v>
       </c>
       <c r="J10" s="26">
         <v>50000</v>
       </c>
       <c r="K10" s="26">
         <v>50000</v>
       </c>
       <c r="L10" s="11">
         <v>125.5</v>
       </c>
     </row>
-    <row r="11" spans="2:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="3">
         <v>67</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="10">
         <v>71179216</v>
       </c>
       <c r="G11" s="5" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>41</v>
       </c>
       <c r="I11" s="26">
         <v>265000</v>
       </c>
       <c r="J11" s="26">
         <v>132500</v>
       </c>
       <c r="K11" s="26">
         <v>132500</v>
       </c>
       <c r="L11" s="11">
         <v>125</v>
       </c>
     </row>
-    <row r="12" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B12" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="3">
         <v>43</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="5" t="s">
         <v>45</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>46</v>
       </c>
       <c r="I12" s="26">
         <v>140000</v>
       </c>
       <c r="J12" s="26">
         <v>70000</v>
       </c>
       <c r="K12" s="26">
         <v>70000</v>
       </c>
       <c r="L12" s="11">
         <v>124</v>
       </c>
     </row>
-    <row r="13" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="3">
         <v>27</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>48</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>49</v>
       </c>
       <c r="G13" s="5" t="s">
         <v>50</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="26">
         <v>490000</v>
       </c>
       <c r="J13" s="26">
         <v>190000</v>
       </c>
       <c r="K13" s="26">
         <v>190000</v>
       </c>
       <c r="L13" s="11">
         <v>123</v>
       </c>
     </row>
-    <row r="14" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B14" s="9" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="3">
         <v>32</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>53</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>54</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>55</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>56</v>
       </c>
       <c r="I14" s="26">
         <v>185000</v>
       </c>
       <c r="J14" s="26">
         <v>90000</v>
       </c>
       <c r="K14" s="26">
         <v>90000</v>
       </c>
       <c r="L14" s="11">
         <v>122.5</v>
       </c>
     </row>
-    <row r="15" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B15" s="2" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="3">
         <v>145</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>58</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>60</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>61</v>
       </c>
       <c r="I15" s="26">
         <v>100000</v>
       </c>
       <c r="J15" s="26">
         <v>50000</v>
       </c>
       <c r="K15" s="26">
         <v>50000</v>
       </c>
       <c r="L15" s="11">
         <v>122</v>
       </c>
     </row>
-    <row r="16" spans="2:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:12" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="3">
         <v>93</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>63</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F16" s="10">
         <v>47683848</v>
       </c>
       <c r="G16" s="5" t="s">
         <v>65</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>66</v>
       </c>
       <c r="I16" s="26">
         <v>2250000</v>
       </c>
       <c r="J16" s="26">
         <v>500000</v>
       </c>
       <c r="K16" s="26">
         <v>500000</v>
       </c>
       <c r="L16" s="11">
         <v>121.5</v>
       </c>
     </row>
-    <row r="17" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C17" s="3">
         <v>118</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>68</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F17" s="10">
         <v>68149760</v>
       </c>
       <c r="G17" s="5" t="s">
         <v>69</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>70</v>
       </c>
       <c r="I17" s="26">
         <v>950000</v>
       </c>
       <c r="J17" s="26">
         <v>350000</v>
       </c>
       <c r="K17" s="26">
         <v>350000</v>
       </c>
       <c r="L17" s="11">
         <v>121</v>
       </c>
     </row>
-    <row r="18" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B18" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C18" s="3">
         <v>199</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>72</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="10">
         <v>27045617</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>73</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>74</v>
       </c>
       <c r="I18" s="26">
         <v>515000</v>
       </c>
       <c r="J18" s="26">
         <v>180000</v>
       </c>
       <c r="K18" s="26">
         <v>180000</v>
       </c>
       <c r="L18" s="11">
         <v>120.5</v>
       </c>
     </row>
-    <row r="19" spans="2:12" ht="33.75" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:12" ht="34.200000000000003" x14ac:dyDescent="0.3">
       <c r="B19" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C19" s="3">
         <v>92</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F19" s="10">
         <v>45234167</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>78</v>
       </c>
       <c r="I19" s="26">
         <v>2545000</v>
       </c>
       <c r="J19" s="26">
         <v>300000</v>
       </c>
       <c r="K19" s="26">
         <v>300000</v>
       </c>
       <c r="L19" s="11">
         <v>120</v>
       </c>
     </row>
-    <row r="20" spans="2:12" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:12" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C20" s="3">
         <v>198</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>80</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="14">
         <v>68334796</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>82</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>83</v>
       </c>
       <c r="I20" s="26">
         <v>2410000</v>
       </c>
       <c r="J20" s="26">
         <v>500000</v>
       </c>
       <c r="K20" s="26">
         <v>500000</v>
       </c>
       <c r="L20" s="11">
         <v>118.5</v>
       </c>
     </row>
-    <row r="21" spans="2:12" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:12" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C21" s="3">
         <v>163</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>85</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="14">
         <v>23840081</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>86</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>87</v>
       </c>
       <c r="I21" s="26">
         <v>750000</v>
       </c>
       <c r="J21" s="26">
         <v>250000</v>
       </c>
       <c r="K21" s="26">
         <v>250000</v>
       </c>
       <c r="L21" s="11">
         <v>118</v>
       </c>
     </row>
-    <row r="22" spans="2:12" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:12" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C22" s="3">
         <v>7</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>89</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>90</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>91</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>92</v>
       </c>
       <c r="I22" s="26">
         <v>684000</v>
       </c>
       <c r="J22" s="26">
         <v>289000</v>
       </c>
       <c r="K22" s="26">
         <v>289000</v>
       </c>
       <c r="L22" s="11">
         <v>117.5</v>
       </c>
     </row>
-    <row r="23" spans="2:12" ht="33.75" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:12" ht="34.200000000000003" x14ac:dyDescent="0.3">
       <c r="B23" s="9" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="3">
         <v>29</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>94</v>
       </c>
       <c r="E23" s="28" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F23" s="16" t="s">
         <v>95</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>96</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>97</v>
       </c>
       <c r="I23" s="26">
         <v>946000</v>
       </c>
       <c r="J23" s="26">
         <v>473000</v>
       </c>
       <c r="K23" s="26">
         <v>473000</v>
       </c>
       <c r="L23" s="11">
         <v>117</v>
       </c>
     </row>
-    <row r="24" spans="2:12" ht="46.5" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:12" ht="46.8" x14ac:dyDescent="0.3">
       <c r="B24" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C24" s="3">
         <v>65</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>99</v>
       </c>
       <c r="E24" s="12" t="s">
         <v>314</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>100</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>101</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>102</v>
       </c>
       <c r="I24" s="26">
         <v>705000</v>
       </c>
       <c r="J24" s="26">
         <v>300000</v>
       </c>
       <c r="K24" s="26">
         <v>300000</v>
       </c>
       <c r="L24" s="11">
         <v>116.5</v>
       </c>
     </row>
-    <row r="25" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B25" s="9" t="s">
         <v>103</v>
       </c>
       <c r="C25" s="3">
         <v>148</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>104</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>106</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>107</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>108</v>
       </c>
       <c r="I25" s="26">
         <v>1300000</v>
       </c>
       <c r="J25" s="26">
         <v>370000</v>
       </c>
       <c r="K25" s="26">
         <v>370000</v>
       </c>
       <c r="L25" s="11">
         <v>116</v>
       </c>
     </row>
-    <row r="26" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B26" s="9" t="s">
         <v>109</v>
       </c>
       <c r="C26" s="3">
         <v>18</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>110</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="17">
         <v>17584566</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>111</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>112</v>
       </c>
       <c r="I26" s="26">
         <v>590000</v>
       </c>
       <c r="J26" s="26">
         <v>190000</v>
       </c>
       <c r="K26" s="26">
         <v>190000</v>
       </c>
       <c r="L26" s="11">
         <v>115.5</v>
       </c>
     </row>
-    <row r="27" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B27" s="2" t="s">
         <v>113</v>
       </c>
       <c r="C27" s="3">
         <v>77</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>114</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F27" s="13" t="s">
         <v>115</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>116</v>
       </c>
       <c r="H27" s="7" t="s">
         <v>117</v>
       </c>
       <c r="I27" s="26">
         <v>2280000</v>
       </c>
       <c r="J27" s="26">
         <v>450000</v>
       </c>
       <c r="K27" s="26">
         <v>450000</v>
       </c>
       <c r="L27" s="11">
         <v>115</v>
       </c>
     </row>
-    <row r="28" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C28" s="3">
         <v>11</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>119</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F28" s="10">
         <v>64628990</v>
       </c>
       <c r="G28" s="5" t="s">
         <v>120</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>121</v>
       </c>
       <c r="I28" s="26">
         <v>230000</v>
       </c>
       <c r="J28" s="26">
         <v>110000</v>
       </c>
       <c r="K28" s="26">
         <v>110000</v>
       </c>
       <c r="L28" s="11">
         <v>114.5</v>
       </c>
     </row>
-    <row r="29" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B29" s="9" t="s">
         <v>122</v>
       </c>
       <c r="C29" s="3">
         <v>125</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E29" s="28" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F29" s="13" t="s">
         <v>124</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>125</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>126</v>
       </c>
       <c r="I29" s="26">
         <v>400000</v>
       </c>
       <c r="J29" s="26">
         <v>200000</v>
       </c>
       <c r="K29" s="26">
         <v>200000</v>
       </c>
       <c r="L29" s="11">
         <v>114</v>
       </c>
     </row>
-    <row r="30" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="30" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B30" s="2" t="s">
         <v>127</v>
       </c>
       <c r="C30" s="3">
         <v>187</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>128</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F30" s="10">
         <v>27027686</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>130</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>131</v>
       </c>
       <c r="I30" s="26">
         <v>298000</v>
       </c>
       <c r="J30" s="26">
         <v>149000</v>
       </c>
       <c r="K30" s="26">
         <v>149000</v>
       </c>
       <c r="L30" s="11">
         <v>114</v>
       </c>
     </row>
-    <row r="31" spans="2:12" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:12" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C31" s="3">
         <v>159</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>133</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>134</v>
       </c>
       <c r="F31" s="10">
         <v>70911983</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>135</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>136</v>
       </c>
       <c r="I31" s="26">
         <v>505000</v>
       </c>
       <c r="J31" s="26">
         <v>200000</v>
       </c>
       <c r="K31" s="26">
         <v>200000</v>
       </c>
       <c r="L31" s="11">
         <v>113.5</v>
       </c>
     </row>
-    <row r="32" spans="2:12" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B32" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="3">
         <v>20</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>138</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>139</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>140</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>141</v>
       </c>
       <c r="I32" s="26">
         <v>1510000</v>
       </c>
       <c r="J32" s="26">
         <v>500000</v>
       </c>
       <c r="K32" s="26">
         <v>500000</v>
       </c>
       <c r="L32" s="11">
         <v>113</v>
       </c>
     </row>
-    <row r="33" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B33" s="2" t="s">
         <v>142</v>
       </c>
       <c r="C33" s="3">
         <v>169</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>143</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F33" s="10">
         <v>72553669</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>145</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>146</v>
       </c>
       <c r="I33" s="26">
         <v>890000</v>
       </c>
       <c r="J33" s="26">
         <v>445000</v>
       </c>
       <c r="K33" s="26">
         <v>445000</v>
       </c>
       <c r="L33" s="11">
         <v>112.5</v>
       </c>
     </row>
-    <row r="34" spans="2:12" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B34" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C34" s="3">
         <v>150</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>148</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F34" s="10">
         <v>26548526</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>150</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>151</v>
       </c>
       <c r="I34" s="26">
         <v>1080000</v>
       </c>
       <c r="J34" s="26">
         <v>340000</v>
       </c>
       <c r="K34" s="26">
         <v>340000</v>
       </c>
       <c r="L34" s="11">
         <v>112</v>
       </c>
     </row>
-    <row r="35" spans="2:12" ht="33.75" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:12" ht="34.200000000000003" x14ac:dyDescent="0.3">
       <c r="B35" s="9" t="s">
         <v>152</v>
       </c>
       <c r="C35" s="3">
         <v>123</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>153</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F35" s="13" t="s">
         <v>154</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>155</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>156</v>
       </c>
       <c r="I35" s="26">
         <v>104500</v>
       </c>
       <c r="J35" s="26">
         <v>52200</v>
       </c>
       <c r="K35" s="26">
         <v>52200</v>
       </c>
       <c r="L35" s="11">
         <v>111.5</v>
       </c>
     </row>
-    <row r="36" spans="2:12" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:12" ht="22.8" x14ac:dyDescent="0.3">
       <c r="B36" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C36" s="3">
         <v>129</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>158</v>
       </c>
       <c r="E36" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F36" s="10">
         <v>25318136</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>160</v>
       </c>
       <c r="H36" s="7" t="s">
         <v>161</v>
       </c>
       <c r="I36" s="26">
         <v>2450000</v>
       </c>
       <c r="J36" s="26">
         <v>500000</v>
       </c>
       <c r="K36" s="26">
         <v>500000</v>
       </c>
       <c r="L36" s="11">
         <v>111</v>
       </c>
     </row>
-    <row r="37" spans="2:12" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:12" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="9" t="s">
         <v>162</v>
       </c>
       <c r="C37" s="3">
         <v>178</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>163</v>
       </c>
       <c r="E37" s="5" t="s">
         <v>164</v>
       </c>
       <c r="F37" s="13" t="s">
         <v>165</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>166</v>
       </c>
       <c r="H37" s="7" t="s">
         <v>167</v>
       </c>
       <c r="I37" s="26">
         <v>1000000</v>
       </c>
       <c r="J37" s="26">
         <v>500000</v>
       </c>
       <c r="K37" s="26">
         <v>500000</v>
       </c>
       <c r="L37" s="11">
         <v>110.5</v>
       </c>
     </row>
-    <row r="38" spans="2:12" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B38" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C38" s="3">
         <v>22</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>169</v>
       </c>
       <c r="E38" s="28" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>170</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>171</v>
       </c>
       <c r="H38" s="7" t="s">
         <v>172</v>
       </c>
       <c r="I38" s="26">
         <v>880000</v>
       </c>
       <c r="J38" s="26">
         <v>440000</v>
       </c>
       <c r="K38" s="26">
         <v>440000</v>
       </c>
       <c r="L38" s="11">
         <v>110</v>
       </c>
     </row>
-    <row r="39" spans="2:12" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:12" ht="57.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="2" t="s">
         <v>173</v>
       </c>
       <c r="C39" s="3">
         <v>142</v>
       </c>
       <c r="D39" s="4" t="s">
         <v>174</v>
       </c>
       <c r="E39" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F39" s="13" t="s">
         <v>175</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>176</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>177</v>
       </c>
       <c r="I39" s="26">
         <v>390000</v>
       </c>
       <c r="J39" s="26">
         <v>195000</v>
       </c>
       <c r="K39" s="26">
         <v>195000</v>
       </c>
       <c r="L39" s="11">
         <v>109</v>
       </c>
     </row>
-    <row r="40" spans="2:12" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:12" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="9" t="s">
         <v>178</v>
       </c>
       <c r="C40" s="3">
         <v>2</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>179</v>
       </c>
       <c r="E40" s="5" t="s">
         <v>149</v>
       </c>
       <c r="F40" s="13" t="s">
         <v>180</v>
       </c>
       <c r="G40" s="5" t="s">
         <v>181</v>
       </c>
       <c r="H40" s="18" t="s">
         <v>182</v>
       </c>
       <c r="I40" s="26">
         <v>4475000</v>
       </c>
       <c r="J40" s="26">
         <v>500000</v>
       </c>
       <c r="K40" s="26">
         <v>500000</v>
       </c>
       <c r="L40" s="11">
         <v>108.5</v>
       </c>
     </row>
-    <row r="41" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B41" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C41" s="3">
         <v>31</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>184</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>164</v>
       </c>
       <c r="F41" s="17">
         <v>28614593</v>
       </c>
       <c r="G41" s="5" t="s">
         <v>185</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>186</v>
       </c>
       <c r="I41" s="26">
         <v>350000</v>
       </c>
       <c r="J41" s="26">
         <v>150000</v>
       </c>
       <c r="K41" s="26">
         <v>150000</v>
       </c>
       <c r="L41" s="11">
         <v>108</v>
       </c>
     </row>
-    <row r="42" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B42" s="2" t="s">
         <v>187</v>
       </c>
       <c r="C42" s="3">
         <v>73</v>
       </c>
       <c r="D42" s="4" t="s">
         <v>188</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F42" s="10">
         <v>75117398</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>189</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>190</v>
       </c>
       <c r="I42" s="26">
         <v>1400000</v>
       </c>
       <c r="J42" s="26">
         <v>500000</v>
       </c>
       <c r="K42" s="26">
         <v>500000</v>
       </c>
       <c r="L42" s="11">
         <v>107.5</v>
       </c>
     </row>
-    <row r="43" spans="2:12" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B43" s="9" t="s">
         <v>191</v>
       </c>
       <c r="C43" s="3">
         <v>190</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>192</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="13" t="s">
         <v>193</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>194</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>195</v>
       </c>
       <c r="I43" s="26">
         <v>405000</v>
       </c>
       <c r="J43" s="26">
         <v>200000</v>
       </c>
       <c r="K43" s="26">
         <v>200000</v>
       </c>
       <c r="L43" s="11">
         <v>106.5</v>
       </c>
     </row>
-    <row r="44" spans="2:12" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:12" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="9" t="s">
         <v>196</v>
       </c>
       <c r="C44" s="3">
         <v>71</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>197</v>
       </c>
       <c r="E44" s="29" t="s">
         <v>198</v>
       </c>
       <c r="F44" s="10">
         <v>61989100</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>199</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>200</v>
       </c>
       <c r="I44" s="26">
         <v>390000</v>
       </c>
       <c r="J44" s="26">
         <v>195000</v>
       </c>
       <c r="K44" s="26">
         <v>195000</v>
       </c>
       <c r="L44" s="11">
         <v>106</v>
       </c>
     </row>
-    <row r="45" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B45" s="2" t="s">
         <v>201</v>
       </c>
       <c r="C45" s="3">
         <v>182</v>
       </c>
       <c r="D45" s="4" t="s">
         <v>202</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>105</v>
       </c>
       <c r="F45" s="10">
         <v>26651408</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>203</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>204</v>
       </c>
       <c r="I45" s="26">
         <v>615000</v>
       </c>
       <c r="J45" s="26">
         <v>170000</v>
       </c>
       <c r="K45" s="26">
         <v>170000</v>
       </c>
       <c r="L45" s="11">
         <v>105.5</v>
       </c>
     </row>
-    <row r="46" spans="2:12" ht="46.5" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:12" ht="46.8" x14ac:dyDescent="0.3">
       <c r="B46" s="9" t="s">
         <v>205</v>
       </c>
       <c r="C46" s="3">
         <v>6</v>
       </c>
       <c r="D46" s="4" t="s">
         <v>206</v>
       </c>
       <c r="E46" s="5" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F46" s="13" t="s">
         <v>207</v>
       </c>
       <c r="G46" s="5" t="s">
         <v>208</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>209</v>
       </c>
       <c r="I46" s="26">
         <v>1680000</v>
       </c>
       <c r="J46" s="26">
         <v>500000</v>
       </c>
       <c r="K46" s="26">
         <v>500000</v>
       </c>
       <c r="L46" s="11">
         <v>105</v>
       </c>
     </row>
-    <row r="47" spans="2:12" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B47" s="9" t="s">
         <v>210</v>
       </c>
       <c r="C47" s="3">
         <v>10</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>211</v>
       </c>
       <c r="E47" s="28" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F47" s="13" t="s">
         <v>212</v>
       </c>
       <c r="G47" s="5" t="s">
         <v>213</v>
       </c>
       <c r="H47" s="7" t="s">
         <v>214</v>
       </c>
       <c r="I47" s="26">
         <v>278000</v>
       </c>
       <c r="J47" s="26">
         <v>138000</v>
       </c>
       <c r="K47" s="26">
         <v>138000</v>
       </c>
       <c r="L47" s="11">
         <v>104.5</v>
       </c>
     </row>
-    <row r="48" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B48" s="2" t="s">
         <v>215</v>
       </c>
       <c r="C48" s="3">
         <v>14</v>
       </c>
       <c r="D48" s="4" t="s">
         <v>216</v>
       </c>
       <c r="E48" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F48" s="10">
         <v>65399447</v>
       </c>
       <c r="G48" s="5" t="s">
         <v>217</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>218</v>
       </c>
       <c r="I48" s="26">
         <v>182000</v>
       </c>
       <c r="J48" s="26">
         <v>84000</v>
       </c>
       <c r="K48" s="26">
         <v>84000</v>
       </c>
       <c r="L48" s="11">
         <v>104</v>
       </c>
     </row>
-    <row r="49" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="9" t="s">
         <v>219</v>
       </c>
       <c r="C49" s="3">
         <v>85</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>220</v>
       </c>
       <c r="E49" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F49" s="10">
         <v>44938144</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>221</v>
       </c>
       <c r="H49" s="7" t="s">
         <v>222</v>
       </c>
       <c r="I49" s="26">
         <v>675000</v>
       </c>
       <c r="J49" s="26">
         <v>337500</v>
       </c>
       <c r="K49" s="26">
         <v>337500</v>
       </c>
       <c r="L49" s="11">
         <v>103.5</v>
       </c>
     </row>
-    <row r="50" spans="2:12" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:12" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="9" t="s">
         <v>223</v>
       </c>
       <c r="C50" s="3">
         <v>72</v>
       </c>
       <c r="D50" s="4" t="s">
         <v>224</v>
       </c>
       <c r="E50" s="5" t="s">
         <v>164</v>
       </c>
       <c r="F50" s="10">
         <v>26879280</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>225</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>226</v>
       </c>
       <c r="I50" s="26">
         <v>232000</v>
       </c>
       <c r="J50" s="26">
         <v>116000</v>
       </c>
       <c r="K50" s="26">
         <v>116000</v>
       </c>
       <c r="L50" s="11">
         <v>103</v>
       </c>
     </row>
-    <row r="51" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B51" s="2" t="s">
         <v>227</v>
       </c>
       <c r="C51" s="3">
         <v>33</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>228</v>
       </c>
       <c r="E51" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F51" s="17">
         <v>22685901</v>
       </c>
       <c r="G51" s="5" t="s">
         <v>229</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>230</v>
       </c>
       <c r="I51" s="26">
         <v>304000</v>
       </c>
       <c r="J51" s="26">
         <v>152000</v>
       </c>
       <c r="K51" s="26">
         <v>152000</v>
       </c>
       <c r="L51" s="11">
         <v>102.5</v>
       </c>
     </row>
-    <row r="52" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B52" s="9" t="s">
         <v>231</v>
       </c>
       <c r="C52" s="3">
         <v>49</v>
       </c>
       <c r="D52" s="4" t="s">
         <v>232</v>
       </c>
       <c r="E52" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F52" s="17">
         <v>47999764</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>233</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>234</v>
       </c>
       <c r="I52" s="26">
         <v>616000</v>
       </c>
       <c r="J52" s="26">
         <v>308000</v>
       </c>
       <c r="K52" s="26">
         <v>308000</v>
       </c>
       <c r="L52" s="11">
         <v>102.5</v>
       </c>
     </row>
-    <row r="53" spans="2:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="9" t="s">
         <v>235</v>
       </c>
       <c r="C53" s="3">
         <v>111</v>
       </c>
       <c r="D53" s="4" t="s">
         <v>236</v>
       </c>
       <c r="E53" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F53" s="10">
         <v>47811838</v>
       </c>
       <c r="G53" s="5" t="s">
         <v>237</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>238</v>
       </c>
       <c r="I53" s="26">
         <v>485000</v>
       </c>
       <c r="J53" s="26">
         <v>150000</v>
       </c>
       <c r="K53" s="26">
         <v>150000</v>
       </c>
       <c r="L53" s="11">
         <v>102.5</v>
       </c>
     </row>
-    <row r="54" spans="2:12" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:12" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="2" t="s">
         <v>239</v>
       </c>
       <c r="C54" s="3">
         <v>140</v>
       </c>
       <c r="D54" s="4" t="s">
         <v>240</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>129</v>
       </c>
       <c r="F54" s="10">
         <v>29393973</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>241</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>242</v>
       </c>
       <c r="I54" s="26">
         <v>1270000</v>
       </c>
       <c r="J54" s="26">
         <v>500000</v>
       </c>
       <c r="K54" s="26">
         <v>500000</v>
       </c>
       <c r="L54" s="11">
         <v>102.5</v>
       </c>
     </row>
-    <row r="55" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B55" s="9" t="s">
         <v>243</v>
       </c>
       <c r="C55" s="3">
         <v>45</v>
       </c>
       <c r="D55" s="4" t="s">
         <v>244</v>
       </c>
       <c r="E55" s="5" t="s">
         <v>164</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>245</v>
       </c>
       <c r="G55" s="5" t="s">
         <v>246</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>247</v>
       </c>
       <c r="I55" s="26">
         <v>900000</v>
       </c>
       <c r="J55" s="26">
         <v>449000</v>
       </c>
       <c r="K55" s="26">
         <v>449000</v>
       </c>
       <c r="L55" s="11">
         <v>102</v>
       </c>
     </row>
-    <row r="56" spans="2:12" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:12" ht="59.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="9" t="s">
         <v>248</v>
       </c>
       <c r="C56" s="3">
         <v>234</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="E56" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F56" s="13" t="s">
         <v>249</v>
       </c>
       <c r="G56" s="5" t="s">
         <v>250</v>
       </c>
       <c r="H56" s="7" t="s">
         <v>251</v>
       </c>
       <c r="I56" s="26">
         <v>198000</v>
       </c>
       <c r="J56" s="26">
         <v>60000</v>
       </c>
       <c r="K56" s="26">
         <v>60000</v>
       </c>
       <c r="L56" s="11">
         <v>102</v>
       </c>
     </row>
-    <row r="57" spans="2:12" ht="33.75" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:12" ht="24" x14ac:dyDescent="0.3">
       <c r="B57" s="2" t="s">
         <v>252</v>
       </c>
       <c r="C57" s="3">
         <v>206</v>
       </c>
       <c r="D57" s="4" t="s">
         <v>253</v>
       </c>
       <c r="E57" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F57" s="10">
         <v>48804517</v>
       </c>
       <c r="G57" s="5" t="s">
         <v>254</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>255</v>
       </c>
       <c r="I57" s="26">
         <v>182000</v>
       </c>
       <c r="J57" s="26">
         <v>89000</v>
       </c>
       <c r="K57" s="26">
         <v>89000</v>
       </c>
       <c r="L57" s="11">
         <v>102</v>
       </c>
     </row>
-    <row r="58" spans="2:12" ht="24" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:12" ht="24" x14ac:dyDescent="0.3">
       <c r="B58" s="9" t="s">
         <v>256</v>
       </c>
       <c r="C58" s="3">
         <v>96</v>
       </c>
       <c r="D58" s="4" t="s">
         <v>257</v>
       </c>
       <c r="E58" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F58" s="10">
         <v>73184560</v>
       </c>
       <c r="G58" s="5" t="s">
         <v>258</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>259</v>
       </c>
       <c r="I58" s="26">
         <v>750000</v>
       </c>
       <c r="J58" s="26">
         <v>375000</v>
       </c>
       <c r="K58" s="26">
         <v>375000</v>
       </c>
       <c r="L58" s="11">
         <v>101.5</v>
       </c>
     </row>
-    <row r="59" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:12" ht="34.200000000000003" x14ac:dyDescent="0.3">
       <c r="B59" s="9" t="s">
         <v>260</v>
       </c>
       <c r="C59" s="3">
         <v>106</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>261</v>
       </c>
       <c r="E59" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F59" s="10">
         <v>68145446</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>262</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>263</v>
       </c>
       <c r="I59" s="26">
         <v>223000</v>
       </c>
       <c r="J59" s="26">
         <v>110000</v>
       </c>
       <c r="K59" s="26">
         <v>110000</v>
       </c>
       <c r="L59" s="11">
         <v>101.5</v>
       </c>
     </row>
-    <row r="60" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B60" s="2" t="s">
         <v>264</v>
       </c>
       <c r="C60" s="3">
         <v>138</v>
       </c>
       <c r="D60" s="4" t="s">
         <v>265</v>
       </c>
       <c r="E60" s="28" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F60" s="13" t="s">
         <v>266</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>267</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>268</v>
       </c>
       <c r="I60" s="26">
         <v>500000</v>
       </c>
       <c r="J60" s="26">
         <v>250000</v>
       </c>
       <c r="K60" s="26">
         <v>250000</v>
       </c>
       <c r="L60" s="11">
         <v>101.5</v>
       </c>
     </row>
-    <row r="61" spans="2:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:12" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C61" s="3">
         <v>218</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>270</v>
       </c>
       <c r="E61" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F61" s="13" t="s">
         <v>271</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>272</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>273</v>
       </c>
       <c r="I61" s="26">
         <v>2285000</v>
       </c>
       <c r="J61" s="26">
         <v>450000</v>
       </c>
       <c r="K61" s="26">
         <v>450000</v>
       </c>
       <c r="L61" s="11">
         <v>101.5</v>
       </c>
     </row>
-    <row r="62" spans="2:12" ht="24" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:12" ht="24" x14ac:dyDescent="0.3">
       <c r="B62" s="9" t="s">
         <v>274</v>
       </c>
       <c r="C62" s="3">
         <v>24</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>275</v>
       </c>
       <c r="E62" s="5" t="s">
         <v>164</v>
       </c>
       <c r="F62" s="17">
         <v>28660641</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>276</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>277</v>
       </c>
       <c r="I62" s="26">
         <v>2250000</v>
       </c>
       <c r="J62" s="26">
         <v>450000</v>
       </c>
       <c r="K62" s="26">
         <v>450000</v>
       </c>
       <c r="L62" s="11">
         <v>101</v>
       </c>
     </row>
-    <row r="63" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:12" ht="34.200000000000003" x14ac:dyDescent="0.3">
       <c r="B63" s="2" t="s">
         <v>278</v>
       </c>
       <c r="C63" s="3">
         <v>40</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="E63" s="5" t="s">
         <v>279</v>
       </c>
       <c r="F63" s="25" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>280</v>
       </c>
       <c r="H63" s="7" t="s">
         <v>281</v>
       </c>
       <c r="I63" s="26">
         <v>300000</v>
       </c>
       <c r="J63" s="26">
         <v>150000</v>
       </c>
       <c r="K63" s="26">
         <v>150000</v>
       </c>
       <c r="L63" s="11">
         <v>101</v>
       </c>
     </row>
-    <row r="64" spans="2:12" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B64" s="9" t="s">
         <v>282</v>
       </c>
       <c r="C64" s="3">
         <v>86</v>
       </c>
       <c r="D64" s="4" t="s">
         <v>283</v>
       </c>
       <c r="E64" s="28" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="F64" s="13" t="s">
         <v>284</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>285</v>
       </c>
       <c r="H64" s="7" t="s">
         <v>286</v>
       </c>
       <c r="I64" s="26">
         <v>400000</v>
       </c>
       <c r="J64" s="26">
         <v>200000</v>
       </c>
       <c r="K64" s="26">
         <v>200000</v>
       </c>
       <c r="L64" s="11">
         <v>101</v>
       </c>
     </row>
-    <row r="65" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B65" s="9" t="s">
         <v>287</v>
       </c>
       <c r="C65" s="3">
         <v>126</v>
       </c>
       <c r="D65" s="4" t="s">
         <v>288</v>
       </c>
       <c r="E65" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F65" s="13" t="s">
         <v>289</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>290</v>
       </c>
       <c r="H65" s="7" t="s">
         <v>291</v>
       </c>
       <c r="I65" s="26">
         <v>220000</v>
       </c>
       <c r="J65" s="26">
         <v>110000</v>
       </c>
       <c r="K65" s="26">
         <v>110000</v>
       </c>
       <c r="L65" s="11">
         <v>101</v>
       </c>
     </row>
-    <row r="66" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B66" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C66" s="3">
         <v>162</v>
       </c>
       <c r="D66" s="4" t="s">
         <v>293</v>
       </c>
       <c r="E66" s="5" t="s">
         <v>164</v>
       </c>
       <c r="F66" s="10">
         <v>25084071</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>294</v>
       </c>
       <c r="H66" s="7" t="s">
         <v>295</v>
       </c>
       <c r="I66" s="26">
         <v>1470000</v>
       </c>
       <c r="J66" s="26">
         <v>500000</v>
       </c>
       <c r="K66" s="26">
         <v>500000</v>
       </c>
       <c r="L66" s="11">
         <v>100.5</v>
       </c>
     </row>
-    <row r="67" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B67" s="9" t="s">
         <v>296</v>
       </c>
       <c r="C67" s="3">
         <v>207</v>
       </c>
       <c r="D67" s="4" t="s">
         <v>297</v>
       </c>
       <c r="E67" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F67" s="13" t="s">
         <v>298</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>299</v>
       </c>
       <c r="H67" s="7" t="s">
         <v>300</v>
       </c>
       <c r="I67" s="26">
         <v>80000</v>
       </c>
       <c r="J67" s="26">
         <v>40000</v>
       </c>
       <c r="K67" s="26">
         <v>40000</v>
       </c>
       <c r="L67" s="11">
         <v>100.5</v>
       </c>
     </row>
-    <row r="68" spans="2:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:12" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B68" s="9" t="s">
         <v>301</v>
       </c>
       <c r="C68" s="3">
         <v>12</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="E68" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F68" s="10">
         <v>19914555</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>302</v>
       </c>
       <c r="H68" s="7" t="s">
         <v>303</v>
       </c>
       <c r="I68" s="26">
         <v>125000</v>
       </c>
       <c r="J68" s="26">
         <v>60000</v>
       </c>
       <c r="K68" s="26">
         <v>60000</v>
       </c>
       <c r="L68" s="11">
         <v>100</v>
       </c>
     </row>
-    <row r="69" spans="2:12" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:12" ht="57" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="2" t="s">
         <v>304</v>
       </c>
       <c r="C69" s="3">
         <v>83</v>
       </c>
       <c r="D69" s="4" t="s">
         <v>305</v>
       </c>
       <c r="E69" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F69" s="10">
         <v>19396716</v>
       </c>
       <c r="G69" s="5" t="s">
         <v>306</v>
       </c>
       <c r="H69" s="7" t="s">
         <v>307</v>
       </c>
       <c r="I69" s="26">
         <v>230000</v>
       </c>
       <c r="J69" s="26">
         <v>100000</v>
       </c>
       <c r="K69" s="26">
         <v>100000</v>
       </c>
       <c r="L69" s="11">
         <v>100</v>
       </c>
     </row>
-    <row r="70" spans="2:12" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="2:12" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B70" s="9" t="s">
         <v>308</v>
       </c>
       <c r="C70" s="3">
         <v>216</v>
       </c>
       <c r="D70" s="4" t="s">
         <v>309</v>
       </c>
       <c r="E70" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F70" s="10">
         <v>64120775</v>
       </c>
       <c r="G70" s="5" t="s">
         <v>310</v>
       </c>
       <c r="H70" s="7" t="s">
         <v>311</v>
       </c>
       <c r="I70" s="26">
         <v>637000</v>
       </c>
       <c r="J70" s="26">
         <v>280000</v>
       </c>
       <c r="K70" s="26">
         <v>280000</v>
       </c>
       <c r="L70" s="11">
         <v>100</v>
       </c>
     </row>
-    <row r="71" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:12" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B71" s="9" t="s">
         <v>312</v>
       </c>
       <c r="C71" s="3">
         <v>214</v>
       </c>
       <c r="D71" s="4" t="s">
         <v>313</v>
       </c>
       <c r="E71" s="28" t="s">
         <v>314</v>
       </c>
       <c r="F71" s="10">
         <v>73936596</v>
       </c>
       <c r="G71" s="5" t="s">
         <v>315</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>316</v>
       </c>
       <c r="I71" s="26">
         <v>828000</v>
       </c>
       <c r="J71" s="26">
         <v>350000</v>
       </c>
       <c r="K71" s="26">
         <v>350000</v>
       </c>
       <c r="L71" s="11">
         <v>100</v>
       </c>
     </row>
-    <row r="72" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B72" s="2" t="s">
         <v>317</v>
       </c>
       <c r="C72" s="3">
         <v>165</v>
       </c>
       <c r="D72" s="4" t="s">
         <v>318</v>
       </c>
       <c r="E72" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F72" s="10">
         <v>22766812</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>319</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>320</v>
       </c>
       <c r="I72" s="26">
         <v>835000</v>
       </c>
       <c r="J72" s="26">
         <v>410000</v>
       </c>
       <c r="K72" s="26">
         <v>410000</v>
       </c>
       <c r="L72" s="11">
         <v>99.5</v>
       </c>
     </row>
-    <row r="73" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B73" s="9" t="s">
         <v>321</v>
       </c>
       <c r="C73" s="3">
         <v>193</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>322</v>
       </c>
       <c r="E73" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F73" s="10">
         <v>71190066</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>323</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>324</v>
       </c>
       <c r="I73" s="26">
         <v>299000</v>
       </c>
       <c r="J73" s="26">
         <v>149500</v>
       </c>
       <c r="K73" s="26">
         <v>149500</v>
       </c>
       <c r="L73" s="11">
         <v>99.5</v>
       </c>
     </row>
-    <row r="74" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B74" s="9" t="s">
         <v>325</v>
       </c>
       <c r="C74" s="3">
         <v>224</v>
       </c>
       <c r="D74" s="4" t="s">
         <v>326</v>
       </c>
       <c r="E74" s="5" t="s">
         <v>159</v>
       </c>
       <c r="F74" s="10">
         <v>25382900</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>327</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>328</v>
       </c>
       <c r="I74" s="26">
         <v>558000</v>
       </c>
       <c r="J74" s="26">
         <v>150000</v>
       </c>
       <c r="K74" s="26">
         <v>150000</v>
       </c>
       <c r="L74" s="11">
         <v>99.5</v>
       </c>
     </row>
-    <row r="75" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B75" s="2" t="s">
         <v>329</v>
       </c>
       <c r="C75" s="3">
         <v>30</v>
       </c>
       <c r="D75" s="4" t="s">
         <v>330</v>
       </c>
       <c r="E75" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F75" s="17">
         <v>22720090</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>331</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>332</v>
       </c>
       <c r="I75" s="26">
         <v>1600000</v>
       </c>
       <c r="J75" s="26">
         <v>300000</v>
       </c>
       <c r="K75" s="26">
         <v>300000</v>
       </c>
       <c r="L75" s="11">
         <v>99</v>
       </c>
     </row>
-    <row r="76" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B76" s="9" t="s">
         <v>333</v>
       </c>
       <c r="C76" s="3">
         <v>68</v>
       </c>
       <c r="D76" s="4" t="s">
         <v>334</v>
       </c>
       <c r="E76" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F76" s="10">
         <v>47861673</v>
       </c>
       <c r="G76" s="5" t="s">
         <v>335</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>336</v>
       </c>
       <c r="I76" s="26">
         <v>2950000</v>
       </c>
       <c r="J76" s="26">
         <v>400000</v>
       </c>
       <c r="K76" s="26">
         <v>400000</v>
       </c>
       <c r="L76" s="11">
         <v>99</v>
       </c>
     </row>
-    <row r="77" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B77" s="9" t="s">
         <v>337</v>
       </c>
       <c r="C77" s="3">
         <v>167</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>338</v>
       </c>
       <c r="E77" s="28" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F77" s="13" t="s">
         <v>339</v>
       </c>
       <c r="G77" s="5" t="s">
         <v>340</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>341</v>
       </c>
       <c r="I77" s="26">
         <v>430000</v>
       </c>
       <c r="J77" s="26">
         <v>215000</v>
       </c>
       <c r="K77" s="26">
         <v>215000</v>
       </c>
       <c r="L77" s="11">
         <v>99</v>
       </c>
     </row>
-    <row r="78" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B78" s="2" t="s">
         <v>342</v>
       </c>
       <c r="C78" s="3">
         <v>64</v>
       </c>
       <c r="D78" s="4" t="s">
         <v>343</v>
       </c>
       <c r="E78" s="12" t="s">
         <v>344</v>
       </c>
       <c r="F78" s="10">
         <v>44940998</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>345</v>
       </c>
       <c r="H78" s="7" t="s">
         <v>346</v>
       </c>
       <c r="I78" s="26">
         <v>303000</v>
       </c>
       <c r="J78" s="26">
         <v>85000</v>
       </c>
       <c r="K78" s="26">
         <v>85000</v>
       </c>
       <c r="L78" s="11">
         <v>98.5</v>
       </c>
     </row>
-    <row r="79" spans="2:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:12" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B79" s="9" t="s">
         <v>347</v>
       </c>
       <c r="C79" s="3">
         <v>139</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>348</v>
       </c>
       <c r="E79" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F79" s="10">
         <v>16628357</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>349</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>350</v>
       </c>
       <c r="I79" s="26">
         <v>950000</v>
       </c>
       <c r="J79" s="26">
         <v>443000</v>
       </c>
       <c r="K79" s="26">
         <v>443000</v>
       </c>
       <c r="L79" s="11">
         <v>98</v>
       </c>
     </row>
-    <row r="80" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B80" s="9" t="s">
         <v>351</v>
       </c>
       <c r="C80" s="3">
         <v>160</v>
       </c>
       <c r="D80" s="4" t="s">
         <v>352</v>
       </c>
       <c r="E80" s="19" t="s">
         <v>105</v>
       </c>
       <c r="F80" s="13" t="s">
         <v>353</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>354</v>
       </c>
       <c r="H80" s="7" t="s">
         <v>355</v>
       </c>
       <c r="I80" s="26">
         <v>4710500</v>
       </c>
       <c r="J80" s="26">
         <v>500000</v>
       </c>
       <c r="K80" s="26">
         <v>500000</v>
       </c>
       <c r="L80" s="11">
         <v>97.5</v>
       </c>
     </row>
-    <row r="81" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B81" s="2" t="s">
         <v>356</v>
       </c>
       <c r="C81" s="3">
         <v>204</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>357</v>
       </c>
       <c r="E81" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F81" s="10">
         <v>75026457</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>358</v>
       </c>
       <c r="H81" s="7" t="s">
         <v>359</v>
       </c>
       <c r="I81" s="26">
         <v>280000</v>
       </c>
       <c r="J81" s="26">
         <v>138000</v>
       </c>
       <c r="K81" s="26">
         <v>138000</v>
       </c>
       <c r="L81" s="11">
         <v>97</v>
       </c>
     </row>
-    <row r="82" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B82" s="9" t="s">
         <v>360</v>
       </c>
       <c r="C82" s="3">
         <v>66</v>
       </c>
       <c r="D82" s="4" t="s">
         <v>361</v>
       </c>
       <c r="E82" s="5" t="s">
         <v>144</v>
       </c>
       <c r="F82" s="13" t="s">
         <v>362</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>363</v>
       </c>
       <c r="H82" s="7" t="s">
         <v>364</v>
       </c>
       <c r="I82" s="26">
         <v>376500</v>
       </c>
       <c r="J82" s="26">
         <v>188200</v>
       </c>
       <c r="K82" s="26">
         <v>188200</v>
       </c>
       <c r="L82" s="11">
         <v>96.5</v>
       </c>
     </row>
-    <row r="83" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="2:12" ht="45.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B83" s="9" t="s">
         <v>365</v>
       </c>
       <c r="C83" s="3">
         <v>232</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>366</v>
       </c>
       <c r="E83" s="5" t="s">
         <v>164</v>
       </c>
       <c r="F83" s="10">
         <v>47973145</v>
       </c>
       <c r="G83" s="5" t="s">
         <v>367</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>368</v>
       </c>
       <c r="I83" s="26">
         <v>1070000</v>
       </c>
       <c r="J83" s="26">
         <v>350000</v>
       </c>
       <c r="K83" s="26">
         <v>350000</v>
       </c>
       <c r="L83" s="11">
         <v>96</v>
       </c>
     </row>
-    <row r="84" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="84" spans="2:12" ht="46.8" x14ac:dyDescent="0.3">
       <c r="B84" s="2" t="s">
         <v>369</v>
       </c>
       <c r="C84" s="3">
         <v>100</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>370</v>
       </c>
       <c r="E84" s="12" t="s">
-        <v>371</v>
+        <v>314</v>
       </c>
       <c r="F84" s="10">
         <v>87325110</v>
       </c>
       <c r="G84" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="H84" s="7" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="I84" s="26">
         <v>241000</v>
       </c>
       <c r="J84" s="26">
         <v>120500</v>
       </c>
       <c r="K84" s="26">
         <v>120500</v>
       </c>
       <c r="L84" s="11">
         <v>95.5</v>
       </c>
     </row>
-    <row r="85" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="85" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B85" s="9" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C85" s="3">
         <v>210</v>
       </c>
       <c r="D85" s="4" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="E85" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F85" s="10">
         <v>67339018</v>
       </c>
       <c r="G85" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="H85" s="7" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="I85" s="26">
         <v>130000</v>
       </c>
       <c r="J85" s="26">
         <v>60000</v>
       </c>
       <c r="K85" s="26">
         <v>60000</v>
       </c>
       <c r="L85" s="11">
         <v>95</v>
       </c>
     </row>
-    <row r="86" spans="2:12" ht="56.25" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:12" ht="57" x14ac:dyDescent="0.3">
       <c r="B86" s="9" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="C86" s="3">
         <v>223</v>
       </c>
       <c r="D86" s="4" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="E86" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F86" s="10">
         <v>41084713</v>
       </c>
       <c r="G86" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="H86" s="7" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="I86" s="26">
         <v>200000</v>
       </c>
       <c r="J86" s="26">
         <v>100000</v>
       </c>
       <c r="K86" s="26">
         <v>100000</v>
       </c>
       <c r="L86" s="11">
         <v>95</v>
       </c>
     </row>
-    <row r="87" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="87" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B87" s="2" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="C87" s="3">
         <v>241</v>
       </c>
       <c r="D87" s="4" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="E87" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F87" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="G87" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="G87" s="5" t="s">
+      <c r="H87" s="7" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="I87" s="26">
         <v>150300</v>
       </c>
       <c r="J87" s="26">
         <v>43000</v>
       </c>
       <c r="K87" s="26">
         <v>43000</v>
       </c>
       <c r="L87" s="11">
         <v>94.5</v>
       </c>
     </row>
-    <row r="88" spans="2:12" ht="45" x14ac:dyDescent="0.25">
+    <row r="88" spans="2:12" ht="45.6" x14ac:dyDescent="0.3">
       <c r="B88" s="9" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="C88" s="3">
         <v>8</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="E88" s="5" t="s">
         <v>105</v>
       </c>
       <c r="F88" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="G88" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="G88" s="5" t="s">
+      <c r="H88" s="7" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="I88" s="26">
         <v>585000</v>
       </c>
       <c r="J88" s="26">
         <v>255000</v>
       </c>
       <c r="K88" s="26">
         <v>146600</v>
       </c>
       <c r="L88" s="11">
         <v>94</v>
       </c>
     </row>
-    <row r="89" spans="2:12" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="2:12" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B89" s="20"/>
       <c r="C89" s="21"/>
       <c r="D89" s="21"/>
       <c r="E89" s="21"/>
       <c r="F89" s="21"/>
       <c r="G89" s="21"/>
       <c r="H89" s="24" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="I89" s="22">
         <f>SUM(I6:I88)</f>
         <v>78298800</v>
       </c>
       <c r="J89" s="22">
         <f>SUM(J6:J88)</f>
         <v>21808400</v>
       </c>
       <c r="K89" s="23">
         <f>SUM(K6:K88)</f>
         <v>21700000</v>
       </c>
       <c r="L89" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="B4:B5"/>
-[...3 lines deleted...]
-    <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:L5"/>
     <mergeCell ref="I4:I5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;9&amp;K000000 Klasifikace informací: Neveřejné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>